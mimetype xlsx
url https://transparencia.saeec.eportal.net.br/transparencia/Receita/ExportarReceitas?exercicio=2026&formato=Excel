--- v0 (2026-09-17)
+++ v1 (2026-11-05)
@@ -1,516 +1,516 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7748b80a669b4e63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7de38dddc32a49ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R339a092dba8d4bcf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R31ca3c3e28474251"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R339a092dba8d4bcf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31ca3c3e28474251" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Rubrica</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Classificacao</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>ValorRealizadoReceita</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>ValorOrcadoReceita</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>Receitas Correntes</x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>1000000000</x:v>
       </x:c>
       <x:c r="C2" t="str">
-        <x:v>4.884.786,41</x:v>
+        <x:v>5.799.454,43</x:v>
       </x:c>
       <x:c r="D2" t="str">
         <x:v>6.950.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str">
         <x:v>Impostos, Taxas e Contribuições de Melhoria</x:v>
       </x:c>
       <x:c r="B3" t="str">
         <x:v>1100000000</x:v>
       </x:c>
       <x:c r="C3" t="str">
-        <x:v>9.170,89</x:v>
+        <x:v>10.368,43</x:v>
       </x:c>
       <x:c r="D3" t="str">
         <x:v>36.630,00</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str">
         <x:v>Taxas</x:v>
       </x:c>
       <x:c r="B4" t="str">
         <x:v>1120000000</x:v>
       </x:c>
       <x:c r="C4" t="str">
-        <x:v>9.170,89</x:v>
+        <x:v>10.368,43</x:v>
       </x:c>
       <x:c r="D4" t="str">
         <x:v>36.630,00</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str">
         <x:v>Taxas pela Prestação de Serviços</x:v>
       </x:c>
       <x:c r="B5" t="str">
         <x:v>1122000000</x:v>
       </x:c>
       <x:c r="C5" t="str">
-        <x:v>9.170,89</x:v>
+        <x:v>10.368,43</x:v>
       </x:c>
       <x:c r="D5" t="str">
         <x:v>36.630,00</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str">
         <x:v>Taxas pela Prestação de Serviços em Geral</x:v>
       </x:c>
       <x:c r="B6" t="str">
         <x:v>1122010000</x:v>
       </x:c>
       <x:c r="C6" t="str">
-        <x:v>9.170,89</x:v>
+        <x:v>10.368,43</x:v>
       </x:c>
       <x:c r="D6" t="str">
         <x:v>36.630,00</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str">
         <x:v>Taxas pela Prestação de Serviços em Geral - Principal</x:v>
       </x:c>
       <x:c r="B7" t="str">
         <x:v>1122010100</x:v>
       </x:c>
       <x:c r="C7" t="str">
-        <x:v>9.170,89</x:v>
+        <x:v>10.368,43</x:v>
       </x:c>
       <x:c r="D7" t="str">
         <x:v>36.630,00</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str">
         <x:v>Certidão Negativa</x:v>
       </x:c>
       <x:c r="B8" t="str">
         <x:v>1122010101</x:v>
       </x:c>
       <x:c r="C8" t="str">
-        <x:v>194,13</x:v>
+        <x:v>252,63</x:v>
       </x:c>
       <x:c r="D8" t="str">
         <x:v>3.850,00</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str">
         <x:v>Corte de Água no Cavalete</x:v>
       </x:c>
       <x:c r="B9" t="str">
         <x:v>1122010102</x:v>
       </x:c>
       <x:c r="C9" t="str">
         <x:v>661,62</x:v>
       </x:c>
       <x:c r="D9" t="str">
         <x:v>715,00</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str">
         <x:v>Mudança de Cavalete</x:v>
       </x:c>
       <x:c r="B10" t="str">
         <x:v>1122010103</x:v>
       </x:c>
       <x:c r="C10" t="str">
-        <x:v>5.079,55</x:v>
+        <x:v>5.961,71</x:v>
       </x:c>
       <x:c r="D10" t="str">
         <x:v>18.700,00</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str">
         <x:v>Taxa de Expediente</x:v>
       </x:c>
       <x:c r="B11" t="str">
         <x:v>1122010104</x:v>
       </x:c>
       <x:c r="C11" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D11" t="str">
         <x:v>165,00</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str">
         <x:v>Taxa de 2º via</x:v>
       </x:c>
       <x:c r="B12" t="str">
         <x:v>1122010105</x:v>
       </x:c>
       <x:c r="C12" t="str">
-        <x:v>3.235,59</x:v>
+        <x:v>3.492,47</x:v>
       </x:c>
       <x:c r="D12" t="str">
         <x:v>13.200,00</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str">
         <x:v>Receita Patrimonial</x:v>
       </x:c>
       <x:c r="B13" t="str">
         <x:v>1300000000</x:v>
       </x:c>
       <x:c r="C13" t="str">
-        <x:v>45.977,30</x:v>
+        <x:v>62.499,24</x:v>
       </x:c>
       <x:c r="D13" t="str">
         <x:v>9.240,00</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str">
         <x:v>Valores Mobiliários</x:v>
       </x:c>
       <x:c r="B14" t="str">
         <x:v>1320000000</x:v>
       </x:c>
       <x:c r="C14" t="str">
-        <x:v>45.977,30</x:v>
+        <x:v>62.499,24</x:v>
       </x:c>
       <x:c r="D14" t="str">
         <x:v>9.240,00</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str">
         <x:v>Juros e Correções Monetárias</x:v>
       </x:c>
       <x:c r="B15" t="str">
         <x:v>1321000000</x:v>
       </x:c>
       <x:c r="C15" t="str">
-        <x:v>45.977,30</x:v>
+        <x:v>62.499,24</x:v>
       </x:c>
       <x:c r="D15" t="str">
         <x:v>9.240,00</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str">
         <x:v>Remuneração de Depósitos Bancários</x:v>
       </x:c>
       <x:c r="B16" t="str">
         <x:v>1321010000</x:v>
       </x:c>
       <x:c r="C16" t="str">
-        <x:v>45.977,30</x:v>
+        <x:v>62.499,24</x:v>
       </x:c>
       <x:c r="D16" t="str">
         <x:v>9.240,00</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str">
         <x:v>Renumeração de Depositos Bancarios - Principal</x:v>
       </x:c>
       <x:c r="B17" t="str">
         <x:v>1321010100</x:v>
       </x:c>
       <x:c r="C17" t="str">
-        <x:v>45.977,30</x:v>
+        <x:v>62.499,24</x:v>
       </x:c>
       <x:c r="D17" t="str">
         <x:v>9.240,00</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str">
         <x:v>Rendimentos Bancários Recursos Vinculados</x:v>
       </x:c>
       <x:c r="B18" t="str">
         <x:v>1321010112</x:v>
       </x:c>
       <x:c r="C18" t="str">
-        <x:v>6.470,55</x:v>
+        <x:v>11.889,12</x:v>
       </x:c>
       <x:c r="D18" t="str">
         <x:v>165,00</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str">
         <x:v>Rendimentos Bancários de Recursos Não Vinculados</x:v>
       </x:c>
       <x:c r="B19" t="str">
         <x:v>1321010153</x:v>
       </x:c>
       <x:c r="C19" t="str">
-        <x:v>39.506,75</x:v>
+        <x:v>50.610,12</x:v>
       </x:c>
       <x:c r="D19" t="str">
         <x:v>9.075,00</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str">
         <x:v>Receita de Serviços</x:v>
       </x:c>
       <x:c r="B20" t="str">
         <x:v>1600000000</x:v>
       </x:c>
       <x:c r="C20" t="str">
-        <x:v>4.082.941,93</x:v>
+        <x:v>4.843.114,30</x:v>
       </x:c>
       <x:c r="D20" t="str">
         <x:v>6.641.780,00</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str">
         <x:v>Serviços Administrativos e Comerciais Gerais</x:v>
       </x:c>
       <x:c r="B21" t="str">
         <x:v>1610000000</x:v>
       </x:c>
       <x:c r="C21" t="str">
-        <x:v>4.001.914,70</x:v>
+        <x:v>4.749.765,55</x:v>
       </x:c>
       <x:c r="D21" t="str">
         <x:v>6.528.700,00</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str">
         <x:v>Serviços Administrativos e Comerciais Gerais</x:v>
       </x:c>
       <x:c r="B22" t="str">
         <x:v>1611000000</x:v>
       </x:c>
       <x:c r="C22" t="str">
-        <x:v>4.001.914,70</x:v>
+        <x:v>4.749.765,55</x:v>
       </x:c>
       <x:c r="D22" t="str">
         <x:v>6.528.700,00</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str">
         <x:v>Serviços Administrativos e Comerciais Gerais</x:v>
       </x:c>
       <x:c r="B23" t="str">
         <x:v>1611010000</x:v>
       </x:c>
       <x:c r="C23" t="str">
-        <x:v>4.001.914,70</x:v>
+        <x:v>4.749.765,55</x:v>
       </x:c>
       <x:c r="D23" t="str">
         <x:v>6.528.700,00</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str">
         <x:v>Serviços Administrativos e Comerciais Gerais - Principal</x:v>
       </x:c>
       <x:c r="B24" t="str">
         <x:v>1611010100</x:v>
       </x:c>
       <x:c r="C24" t="str">
-        <x:v>4.001.914,70</x:v>
+        <x:v>4.749.765,55</x:v>
       </x:c>
       <x:c r="D24" t="str">
         <x:v>6.528.700,00</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str">
         <x:v>Tarifa de Consumo de Água</x:v>
       </x:c>
       <x:c r="B25" t="str">
         <x:v>1611010101</x:v>
       </x:c>
       <x:c r="C25" t="str">
-        <x:v>2.345.496,47</x:v>
+        <x:v>2.786.136,45</x:v>
       </x:c>
       <x:c r="D25" t="str">
         <x:v>4.089.300,00</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str">
         <x:v>Tarifa de Manutenção de Esgoto</x:v>
       </x:c>
       <x:c r="B26" t="str">
         <x:v>1611010102</x:v>
       </x:c>
       <x:c r="C26" t="str">
-        <x:v>1.592.476,13</x:v>
+        <x:v>1.885.035,88</x:v>
       </x:c>
       <x:c r="D26" t="str">
         <x:v>2.387.700,00</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str">
         <x:v>Serviço de Religamento de Água</x:v>
       </x:c>
       <x:c r="B27" t="str">
         <x:v>1611010103</x:v>
       </x:c>
       <x:c r="C27" t="str">
-        <x:v>63.942,10</x:v>
+        <x:v>78.593,22</x:v>
       </x:c>
       <x:c r="D27" t="str">
         <x:v>51.700,00</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str">
         <x:v>Outros Serviços</x:v>
       </x:c>
       <x:c r="B28" t="str">
         <x:v>1690000000</x:v>
       </x:c>
       <x:c r="C28" t="str">
-        <x:v>81.027,23</x:v>
+        <x:v>93.348,75</x:v>
       </x:c>
       <x:c r="D28" t="str">
         <x:v>113.080,00</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str">
         <x:v>Outros Serviços</x:v>
       </x:c>
       <x:c r="B29" t="str">
         <x:v>1699000000</x:v>
       </x:c>
       <x:c r="C29" t="str">
-        <x:v>81.027,23</x:v>
+        <x:v>93.348,75</x:v>
       </x:c>
       <x:c r="D29" t="str">
         <x:v>113.080,00</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str">
         <x:v>Outros Serviços</x:v>
       </x:c>
       <x:c r="B30" t="str">
         <x:v>1699990000</x:v>
       </x:c>
       <x:c r="C30" t="str">
-        <x:v>81.027,23</x:v>
+        <x:v>93.348,75</x:v>
       </x:c>
       <x:c r="D30" t="str">
         <x:v>113.080,00</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str">
         <x:v>Outros Serviços - Principal</x:v>
       </x:c>
       <x:c r="B31" t="str">
         <x:v>1699990100</x:v>
       </x:c>
       <x:c r="C31" t="str">
-        <x:v>81.027,23</x:v>
+        <x:v>93.348,75</x:v>
       </x:c>
       <x:c r="D31" t="str">
         <x:v>113.080,00</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str">
         <x:v>Hidrômetro</x:v>
       </x:c>
       <x:c r="B32" t="str">
         <x:v>1699990101</x:v>
       </x:c>
       <x:c r="C32" t="str">
-        <x:v>33.454,35</x:v>
+        <x:v>38.173,15</x:v>
       </x:c>
       <x:c r="D32" t="str">
         <x:v>37.950,00</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str">
         <x:v>Ligação de Água</x:v>
       </x:c>
       <x:c r="B33" t="str">
         <x:v>1699990102</x:v>
       </x:c>
       <x:c r="C33" t="str">
-        <x:v>46.912,58</x:v>
+        <x:v>54.515,30</x:v>
       </x:c>
       <x:c r="D33" t="str">
         <x:v>51.700,00</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str">
         <x:v>Ligação de Esgoto</x:v>
       </x:c>
       <x:c r="B34" t="str">
         <x:v>1699990103</x:v>
       </x:c>
       <x:c r="C34" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D34" t="str">
         <x:v>2.200,00</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str">
         <x:v>Instalação de Caixa de Hidrômetro</x:v>
       </x:c>
       <x:c r="B35" t="str">
         <x:v>1699990104</x:v>
@@ -592,258 +592,258 @@
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str">
         <x:v>Outras Transferências dos Estados e DF - Principal</x:v>
       </x:c>
       <x:c r="B41" t="str">
         <x:v>1729990100</x:v>
       </x:c>
       <x:c r="C41" t="str">
         <x:v>322.624,49</x:v>
       </x:c>
       <x:c r="D41" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str">
         <x:v>Outras Receitas Correntes</x:v>
       </x:c>
       <x:c r="B42" t="str">
         <x:v>1900000000</x:v>
       </x:c>
       <x:c r="C42" t="str">
-        <x:v>424.071,80</x:v>
+        <x:v>560.847,97</x:v>
       </x:c>
       <x:c r="D42" t="str">
         <x:v>262.350,00</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str">
         <x:v>Multas Administrativas, Contratuais e Judiciais</x:v>
       </x:c>
       <x:c r="B43" t="str">
         <x:v>1910000000</x:v>
       </x:c>
       <x:c r="C43" t="str">
-        <x:v>38.431,96</x:v>
+        <x:v>46.742,09</x:v>
       </x:c>
       <x:c r="D43" t="str">
         <x:v>37.400,00</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str">
         <x:v>Multas Administrativas, Contratuais e Judiciais</x:v>
       </x:c>
       <x:c r="B44" t="str">
         <x:v>1911000000</x:v>
       </x:c>
       <x:c r="C44" t="str">
-        <x:v>38.431,96</x:v>
+        <x:v>46.742,09</x:v>
       </x:c>
       <x:c r="D44" t="str">
         <x:v>37.400,00</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str">
         <x:v>Multas Previstas em Legislação Específica</x:v>
       </x:c>
       <x:c r="B45" t="str">
         <x:v>1911010000</x:v>
       </x:c>
       <x:c r="C45" t="str">
-        <x:v>38.431,96</x:v>
+        <x:v>46.742,09</x:v>
       </x:c>
       <x:c r="D45" t="str">
         <x:v>37.400,00</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str">
         <x:v>Multas Previstas em Legislação Específica -  Multas e Juros</x:v>
       </x:c>
       <x:c r="B46" t="str">
         <x:v>1911010200</x:v>
       </x:c>
       <x:c r="C46" t="str">
-        <x:v>38.431,96</x:v>
+        <x:v>46.742,09</x:v>
       </x:c>
       <x:c r="D46" t="str">
         <x:v>37.400,00</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str">
         <x:v>Demais Receitas Correntes</x:v>
       </x:c>
       <x:c r="B47" t="str">
         <x:v>1990000000</x:v>
       </x:c>
       <x:c r="C47" t="str">
-        <x:v>385.639,84</x:v>
+        <x:v>514.105,88</x:v>
       </x:c>
       <x:c r="D47" t="str">
         <x:v>224.950,00</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str">
         <x:v>Outras Receitas Correntes</x:v>
       </x:c>
       <x:c r="B48" t="str">
         <x:v>1999000000</x:v>
       </x:c>
       <x:c r="C48" t="str">
-        <x:v>385.639,84</x:v>
+        <x:v>514.105,88</x:v>
       </x:c>
       <x:c r="D48" t="str">
         <x:v>224.950,00</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str">
         <x:v>Outras Receitas</x:v>
       </x:c>
       <x:c r="B49" t="str">
         <x:v>1999990000</x:v>
       </x:c>
       <x:c r="C49" t="str">
-        <x:v>385.639,84</x:v>
+        <x:v>514.105,88</x:v>
       </x:c>
       <x:c r="D49" t="str">
         <x:v>224.950,00</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str">
         <x:v>Outras Receitas Não Arrecadadas e Não Projetadas pela RFB - Primárias</x:v>
       </x:c>
       <x:c r="B50" t="str">
         <x:v>1999992000</x:v>
       </x:c>
       <x:c r="C50" t="str">
-        <x:v>385.639,84</x:v>
+        <x:v>514.105,88</x:v>
       </x:c>
       <x:c r="D50" t="str">
         <x:v>224.950,00</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str">
         <x:v>Outras Receitas Não Arrecadadas e Não Projetadas pela RFB - Primárias   - Principal</x:v>
       </x:c>
       <x:c r="B51" t="str">
         <x:v>1999992100</x:v>
       </x:c>
       <x:c r="C51" t="str">
-        <x:v>136.089,22</x:v>
+        <x:v>248.380,13</x:v>
       </x:c>
       <x:c r="D51" t="str">
         <x:v>53.350,00</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str">
         <x:v>Outras Receitas SAEEC</x:v>
       </x:c>
       <x:c r="B52" t="str">
         <x:v>1999992101</x:v>
       </x:c>
       <x:c r="C52" t="str">
-        <x:v>60.200,89</x:v>
+        <x:v>67.470,45</x:v>
       </x:c>
       <x:c r="D52" t="str">
         <x:v>50.600,00</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str">
         <x:v>Fornecimento de Diretrizes para Projeto</x:v>
       </x:c>
       <x:c r="B53" t="str">
         <x:v>1999992102</x:v>
       </x:c>
       <x:c r="C53" t="str">
-        <x:v>75.888,33</x:v>
+        <x:v>180.909,68</x:v>
       </x:c>
       <x:c r="D53" t="str">
         <x:v>2.750,00</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str">
         <x:v>Outras Receitas Não Arrecadadas e Não Projetadas pela RFB - Primárias   - Dívida Ativa</x:v>
       </x:c>
       <x:c r="B54" t="str">
         <x:v>1999992300</x:v>
       </x:c>
       <x:c r="C54" t="str">
-        <x:v>213.060,18</x:v>
+        <x:v>226.510,56</x:v>
       </x:c>
       <x:c r="D54" t="str">
         <x:v>150.700,00</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str">
         <x:v>Receitas Dívida  Ativa Água e Esgoto</x:v>
       </x:c>
       <x:c r="B55" t="str">
         <x:v>1999992301</x:v>
       </x:c>
       <x:c r="C55" t="str">
-        <x:v>213.060,18</x:v>
+        <x:v>226.510,56</x:v>
       </x:c>
       <x:c r="D55" t="str">
         <x:v>125.400,00</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str">
         <x:v>Receitas Dívidas Ativa - Período anterior a 2009</x:v>
       </x:c>
       <x:c r="B56" t="str">
         <x:v>1999992302</x:v>
       </x:c>
       <x:c r="C56" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D56" t="str">
         <x:v>25.300,00</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str">
         <x:v>Outras Receitas Não Arrecadadas e Não Projetadas pela RFB - Primárias   - Dívida Ativa - Multas e Ju</x:v>
       </x:c>
       <x:c r="B57" t="str">
         <x:v>1999992400</x:v>
       </x:c>
       <x:c r="C57" t="str">
-        <x:v>36.490,44</x:v>
+        <x:v>39.215,19</x:v>
       </x:c>
       <x:c r="D57" t="str">
         <x:v>20.900,00</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str">
         <x:v>Juros e Multas da Dívida Ativa de Outras Receitas - Principal</x:v>
       </x:c>
       <x:c r="B58" t="str">
         <x:v>1999992401</x:v>
       </x:c>
       <x:c r="C58" t="str">
-        <x:v>36.490,44</x:v>
+        <x:v>39.215,19</x:v>
       </x:c>
       <x:c r="D58" t="str">
         <x:v>20.900,00</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>