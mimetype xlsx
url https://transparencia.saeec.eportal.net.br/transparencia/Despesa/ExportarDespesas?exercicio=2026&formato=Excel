--- v0 (2026-09-17)
+++ v1 (2026-11-05)
@@ -1,317 +1,317 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bfc6deb5fd84b5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6930d8ca61ea403b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R70041ad5033a40ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rbfb708be8db147d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70041ad5033a40ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfb708be8db147d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Codigo</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Titulo</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>ValorEmpenhadoDespesa</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>ValorLiquidadoDespesa</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ValorPagoDespesa</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>ValorOrcadoDespesa</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>040101</x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>ADMINISTRAÇÃO GERAL</x:v>
       </x:c>
       <x:c r="C2" t="str">
-        <x:v>1.647.028,60</x:v>
+        <x:v>1.745.543,82</x:v>
       </x:c>
       <x:c r="D2" t="str">
-        <x:v>1.372.740,56</x:v>
+        <x:v>1.525.798,92</x:v>
       </x:c>
       <x:c r="E2" t="str">
-        <x:v>1.311.288,18</x:v>
+        <x:v>1.513.594,25</x:v>
       </x:c>
       <x:c r="F2" t="str">
-        <x:v>2.195.575,87</x:v>
+        <x:v>2.122.575,87</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str">
         <x:v>040101.1712204011.415</x:v>
       </x:c>
       <x:c r="B3" t="str">
         <x:v>Reforma do Prédio Administrativo</x:v>
       </x:c>
       <x:c r="C3" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D3" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="E3" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="F3" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str">
         <x:v>040101.1712204012.120</x:v>
       </x:c>
       <x:c r="B4" t="str">
         <x:v>Manutenção com Publicidade e Propaganda Oficial</x:v>
       </x:c>
       <x:c r="C4" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D4" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="E4" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="F4" t="str">
         <x:v>2.250,00</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str">
         <x:v>040101.1712204012.401</x:v>
       </x:c>
       <x:c r="B5" t="str">
         <x:v>Manutenção da Administração</x:v>
       </x:c>
       <x:c r="C5" t="str">
-        <x:v>1.562.028,60</x:v>
+        <x:v>1.660.543,82</x:v>
       </x:c>
       <x:c r="D5" t="str">
-        <x:v>1.326.053,71</x:v>
+        <x:v>1.473.698,38</x:v>
       </x:c>
       <x:c r="E5" t="str">
-        <x:v>1.270.656,68</x:v>
+        <x:v>1.461.493,71</x:v>
       </x:c>
       <x:c r="F5" t="str">
-        <x:v>2.096.275,87</x:v>
+        <x:v>2.028.275,87</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str">
         <x:v>040101.1712204012.403</x:v>
       </x:c>
       <x:c r="B6" t="str">
         <x:v>Adiantamento de Despesas</x:v>
       </x:c>
       <x:c r="C6" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D6" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="E6" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="F6" t="str">
         <x:v>1.500,00</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str">
         <x:v>040101.2884600000.401</x:v>
       </x:c>
       <x:c r="B7" t="str">
         <x:v>Contribuições de Encargos Especiais</x:v>
       </x:c>
       <x:c r="C7" t="str">
         <x:v>85.000,00</x:v>
       </x:c>
       <x:c r="D7" t="str">
-        <x:v>46.686,85</x:v>
+        <x:v>52.100,54</x:v>
       </x:c>
       <x:c r="E7" t="str">
-        <x:v>40.631,50</x:v>
+        <x:v>52.100,54</x:v>
       </x:c>
       <x:c r="F7" t="str">
         <x:v>85.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str">
         <x:v>040101.2884604010.002</x:v>
       </x:c>
       <x:c r="B8" t="str">
         <x:v>Sentenças Judiciais</x:v>
       </x:c>
       <x:c r="C8" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D8" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="E8" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="F8" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str">
         <x:v>040101.9999904010.999</x:v>
       </x:c>
       <x:c r="B9" t="str">
         <x:v>Reserva de Contingência</x:v>
       </x:c>
       <x:c r="C9" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D9" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="E9" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="F9" t="str">
-        <x:v>10.550,00</x:v>
+        <x:v>5.550,00</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str">
         <x:v>040301</x:v>
       </x:c>
       <x:c r="B10" t="str">
         <x:v>ABASTECIMENTO E SANEAMENTO URBANO</x:v>
       </x:c>
       <x:c r="C10" t="str">
-        <x:v>3.554.955,41</x:v>
+        <x:v>4.128.720,42</x:v>
       </x:c>
       <x:c r="D10" t="str">
-        <x:v>3.323.318,43</x:v>
+        <x:v>3.683.915,42</x:v>
       </x:c>
       <x:c r="E10" t="str">
-        <x:v>3.155.973,54</x:v>
+        <x:v>3.532.568,78</x:v>
       </x:c>
       <x:c r="F10" t="str">
-        <x:v>5.245.526,90</x:v>
+        <x:v>6.576.321,48</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str">
         <x:v>040301.1751204021.003</x:v>
       </x:c>
       <x:c r="B11" t="str">
         <x:v>OBRAS E AMPLIAÇÃO DE REFORMA ETE / ETA</x:v>
       </x:c>
       <x:c r="C11" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D11" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="E11" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="F11" t="str">
         <x:v>8.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str">
         <x:v>040301.1751204022.001</x:v>
       </x:c>
       <x:c r="B12" t="str">
         <x:v>Estação de Tratamento de Água - ETA</x:v>
       </x:c>
       <x:c r="C12" t="str">
-        <x:v>1.151.610,78</x:v>
+        <x:v>1.404.720,13</x:v>
       </x:c>
       <x:c r="D12" t="str">
-        <x:v>1.089.033,86</x:v>
+        <x:v>1.220.596,28</x:v>
       </x:c>
       <x:c r="E12" t="str">
-        <x:v>1.020.212,37</x:v>
+        <x:v>1.151.120,72</x:v>
       </x:c>
       <x:c r="F12" t="str">
-        <x:v>1.640.944,13</x:v>
+        <x:v>2.100.234,35</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str">
         <x:v>040301.1751204022.002</x:v>
       </x:c>
       <x:c r="B13" t="str">
-        <x:v>Estaçção de Tratamento de Esgoto - ETE</x:v>
+        <x:v>Estação de Tratamento de Esgoto - ETE</x:v>
       </x:c>
       <x:c r="C13" t="str">
-        <x:v>650.018,71</x:v>
+        <x:v>711.574,88</x:v>
       </x:c>
       <x:c r="D13" t="str">
-        <x:v>625.967,54</x:v>
+        <x:v>695.982,90</x:v>
       </x:c>
       <x:c r="E13" t="str">
-        <x:v>596.912,96</x:v>
+        <x:v>691.113,20</x:v>
       </x:c>
       <x:c r="F13" t="str">
-        <x:v>1.172.840,00</x:v>
+        <x:v>2.068.544,36</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str">
         <x:v>040301.1751204022.402</x:v>
       </x:c>
       <x:c r="B14" t="str">
         <x:v>Abastecimento e Saneamento Urbano</x:v>
       </x:c>
       <x:c r="C14" t="str">
-        <x:v>1.753.325,92</x:v>
+        <x:v>2.012.425,41</x:v>
       </x:c>
       <x:c r="D14" t="str">
-        <x:v>1.608.317,03</x:v>
+        <x:v>1.767.336,24</x:v>
       </x:c>
       <x:c r="E14" t="str">
-        <x:v>1.538.848,21</x:v>
+        <x:v>1.690.334,86</x:v>
       </x:c>
       <x:c r="F14" t="str">
-        <x:v>2.423.742,77</x:v>
+        <x:v>2.399.542,77</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>